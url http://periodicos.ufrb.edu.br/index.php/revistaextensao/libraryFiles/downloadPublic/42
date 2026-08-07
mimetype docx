--- v0 (2026-03-16)
+++ v1 (2026-08-07)
@@ -1,3187 +1,3432 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...8 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/word/theme/theme1.xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000001">
-[...50 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
+    <w:p w14:paraId="523BDBE2" w14:textId="77777777" w:rsidR="00183AB8" w:rsidRDefault="00183AB8" w:rsidP="00183AB8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seção: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6F5673" w14:textId="77777777" w:rsidR="00183AB8" w:rsidRDefault="00183AB8" w:rsidP="00183AB8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13546275" w14:textId="524B02C6" w:rsidR="00183AB8" w:rsidRDefault="00183AB8" w:rsidP="00183AB8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(     ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0666">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>28ª edição</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0666">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Dossiê </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0666">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prosa</w:t>
+      </w:r>
+      <w:r w:rsidR="001744E4">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0666">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do Campo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0666">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(     ) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0666">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>29ª edição</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0666">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="001744E4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0666">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Especial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0666">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>20 Anos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D41A16D" w14:textId="77777777" w:rsidR="00183AB8" w:rsidRDefault="00183AB8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09DAD74D" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Categoria do trabalho: Relato de experiência</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B824C76" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Área temática: escolher uma entre as 09 áreas atendidas pela revista.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40BC1A24" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B43B7AA" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ESCREVA AQUI O TÍTULO DO TRABALHO, FONTE ARIAL, CORPO 12, ALINHADO AO CENTRO, MAIÚSCULA, NEGRITO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE9AD67" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+    </w:p>
+    <w:p w14:paraId="02AE2E8D" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TÍTULO EM INGLÊS DEVE ESTAR LOGO ABAIXO DO TÍTULO NA LÍNGUA DO AUTOR, (FONTE ARIAL, TAMANHO 12, MAIÚSCULA, SEM NEGRITO). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
-[...10 lines deleted...]
-          <w:color w:val="ff0000"/>
+    <w:p w14:paraId="6F3C7A70" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+        </w:rPr>
+        <w:t>*Em caso de financiamento da pesquisa, a instituição financiadora deverá ser mencionada em nota de rodapé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3202C3" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:i w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+        </w:rPr>
+        <w:t>2 linhas em branco, fonte Arial, corpo 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FA0EF25" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...25 lines deleted...]
-          <w:b w:val="1"/>
+    </w:p>
+    <w:p w14:paraId="3C034578" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nome do Autor Principal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648CDD11" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Afiliação e qualificação da Autoria Principal em estilo normal, fonte Arial, corpo 10, alinhamento de parágrafo justificado, não excedendo a 2 (duas) linhas. E-mail: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...48 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+        </w:rPr>
+        <w:t>exemplo@informar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B09B22A" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E04B8B2" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nome do Autor 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662E4A6C" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Afiliação e qualificação da segunda autoria. E-mail: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...48 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+        </w:rPr>
+        <w:t>exemplo@informar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E9EF32" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="618A2276" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nome do Autor N</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B58E5C8" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Afiliação e qualificação da autoria N. E-mail: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...20 lines deleted...]
-          <w:color w:val="ff0000"/>
+        </w:rPr>
+        <w:t>exemplo@informar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C73E61F" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+        </w:rPr>
+        <w:t>*Os nomes dos autores no ato da submissão deverão ser retirados. Só após parecer favorável deverá incluir. Lembrar que só é permitida a quantidade máxima de 5 autores no trabalho.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35502381" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
+    </w:p>
+    <w:p w14:paraId="5E6EE999" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:i w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+        </w:rPr>
+        <w:t>2 linhas em branco, fonte Arial, corpo 10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60047556" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="26164D85" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">RESUMO </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...18 lines deleted...]
-          <w:rtl w:val="0"/>
+    </w:p>
+    <w:p w14:paraId="40A8A2A9" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O resumo obrigatório do trabalho será precedido pelo subtítulo </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RESUMO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> em maiúsculo, fonte Arial, corpo 12, negrito. O texto do resumo utilizará a fonte Arial, corpo 12, alinhamento de parágrafo justificado, sem recuos à direita ou à esquerda e espaçamento simples. Nas palavras-chave, não devem aparecer termos e expressões que já constem no título do trabalho e usar de 3 a 5 palavras-chave para fins de indexação do trabalho, as quais deverão ser separadas por um ponto. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...17 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O resumo não deve exceder 200 (duzentas) palavras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207501D7" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="ff0000"/>
-[...52 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 linha em branco, fonte Arial, corpo 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D463C8" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Palavras-chave</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:smallCaps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (exemplo) Periódico de extensão. Artigos. Relatos. Normas da ABNT.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+    <w:p w14:paraId="4604BEDB" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="ff0000"/>
-[...49 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2 linhas em branco, fonte Arial, corpo 12</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1AB12C" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E0BC81C" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ABSTRACT </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
-[...54 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="2508E64A" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Resumo em inglês. Usar a mesma formatação do resumo em português. As  autorias são responsáveis pela tradução correta dos resumos para a língua inglesa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61777222" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E62669B" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Keywords:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
-[...66 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+    <w:p w14:paraId="6007237F" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CE99B27" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78F1DCBD" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INTRODUÇÃO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71AE39FD" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F39E83" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Escreva a introdução de seu trabalho utilizando estilo normal, fonte Arial, corpo 12, alinhamento de parágrafo justificado, sem recuos à direita ou à esquerda e com espaçamento de 1,5. Pular uma linha para se iniciar o novo parágrafo com espaçamento simples entre eles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7414EE50" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+    </w:p>
+    <w:p w14:paraId="62077463" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O texto dos trabalhos deverá compreender os itens: Introdução, Metodologia, Resultados e Discussão, Considerações Finais (ou Conclusão) e Referências. Devem ser inseridos em letras maiúsculas, sem numeração, fonte Arial, tamanho 12, em negrito. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+    <w:p w14:paraId="5308E796" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
+    </w:p>
+    <w:p w14:paraId="17A9355E" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...21 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>O arquivo do relato de experiência deve ter entre 5 e 10 laudas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...23 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>todos os seus elementos incluídos (folha de rosto, imagens, notas, referências, tabelas etc.). OBS. o formato/extensão para submissão deve ser .doc ou .docx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="517122C0" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C4F0427" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As informações a serem inseridas na plataforma de submissão da Revista de Extensão – UFRB deverão, obrigatoriamente, conter o mínimo e o máximo de páginas permitidas de acordo com o parágrafo anterior, incluindo as referências. Trabalhos que não atendam a essas especificações não serão aceitos. Os trabalhos serão enviados unicamente pelo formulário eletrônico disponível no site da Revista de Extensão - UFRB, não sendo aceitos trabalhos enviados por correio ou e-mail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E5F354A" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+    </w:p>
+    <w:p w14:paraId="258C5218" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="ff0000"/>
-[...9 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Utilize este </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:color w:val="ff0000"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
-          <w:rtl w:val="0"/>
-[...8 lines deleted...]
-          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>arquivo-exemplo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> para escrever o seu trabalho. Apague as informações do trabalho modelo a medida em que for desenvolvendo o seu texto (apagar, também, as observações em vermelho). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
-[...51 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+    <w:p w14:paraId="13362017" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E79BCC4" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>METODOLOGIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4B7DB3" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E221557" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...62 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nesta seção, descrever a metodologia (os métodos - passos, caminhos, instrumentos e recursos utilizados, a maneira como desenvolveu a pesquisa para alcançar os objetivos e resultados) utilizada para execução do projeto de extensão. Aqui também, deve ser mencionado os dados relacionados à aprovação do projeto pelo CONEP, em caso de pesquisas que envolvem estudos com seres humanos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C99983B" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B71B8F1" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RESULTADOS E DISCUSSÕES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D0E784" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D4E976E" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seguem mais algumas formatações sobre a serem utilizadas nos textos: o espaçamento entre parágrafos é de 12 pontos, 1 linha com espaçamento simples. O </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">espaçamento entre o último parágrafo e um Título ou Subtítulo é de 2 linhas, com espaçamentos simples, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>12 pontos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (depois). O espaçamento entre um </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título ou Subtítulo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e o parágrafo subsequente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> é simples e pula 1 linha.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
-[...62 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+    <w:p w14:paraId="7B14470D" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F6B3BC" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5A106F" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SUBTÍTULOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C3543B3" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1272E78C" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fonte Arial, corpo 12, caixa alta, alinhado à esquerda, cor preta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D299E34" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...38 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+    </w:p>
+    <w:p w14:paraId="20A72183" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CORPO DO TEXTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46BD524A" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="680AC775" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...56 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Fonte Arial, corpo 12, justificado, cor preta, espaçamento de 1,5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0092C6E6" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19E50E8B" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TABELAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036BABB0" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54A63EF6" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As Tabelas e quadros deverão ser numeradas sequencialmente e referidas no texto com suas respectivas legendas. As bordas laterais devem ser </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>excluídas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e a fonte da informação deve ser inserida em fonte Arial, corpo 10 e texto centralizado. As Tabelas deverão ser elaboradas em processadores de texto, com extensão .doc ou .docx, ou processador de planilha eletrônico .xls ou .xlsx. Cada tabela ou quadro não poderá exceder 20 linhas incluindo título e rodapé(s).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
-[...15 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+    <w:p w14:paraId="08CA5885" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55B2ACBF" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Exemplo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429A11B3" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="283"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="2BA5D29A" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:t>Tabela 1 – Modelo de tabela</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Table1"/>
-        <w:tblW w:w="6912.0" w:type="dxa"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="6912" w:type="dxa"/>
         <w:jc w:val="center"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:color="000000" w:space="0" w:sz="4" w:val="single"/>
-[...4 lines deleted...]
-          <w:insideV w:color="000000" w:space="0" w:sz="4" w:val="single"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2801"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="1843"/>
-        <w:tblGridChange w:id="0">
-[...5 lines deleted...]
-        </w:tblGridChange>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00132D9D" w14:paraId="7531E425" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="762"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
+          <w:p w14:paraId="138D17DE" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Áreas</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>Áreas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+          <w:p w14:paraId="26D962C9" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artigos</w:t>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:t>Artigos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+          <w:p w14:paraId="7CAF8944" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:b w:val="1"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Relatos de Experiência </w:t>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00132D9D" w14:paraId="2B0610F3" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+          <w:p w14:paraId="160A55C2" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação</w:t>
+              <w:t>Educação</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25889FC3" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">55</w:t>
+              <w:t>55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0565BCBB" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">29</w:t>
+              <w:t>29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00132D9D" w14:paraId="62CD8765" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="335"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2801" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+          <w:p w14:paraId="22C50AE7" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:rtl w:val="0"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saúde</w:t>
+              <w:t>Saúde</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C400479" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">30</w:t>
+              <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EF89DE1" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">23</w:t>
+              <w:t>23</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00132D9D" w14:paraId="5F09C611" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="284"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+          <w:tcPr>
+            <w:tcW w:w="2801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D0128D" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trabalho</w:t>
+              <w:t>Trabalho</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26644B12" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">35</w:t>
+              <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70A0AC95" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">17</w:t>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00132D9D" w14:paraId="51CEF5F2" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit w:val="0"/>
-[...1 lines deleted...]
-          <w:tblHeader w:val="0"/>
+          <w:trHeight w:val="283"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+          <w:tcPr>
+            <w:tcW w:w="2801" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1500506C" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tecnologia e produção</w:t>
+              <w:t>Tecnologia e produção</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4819F555" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">25</w:t>
+              <w:t>25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
-          <w:tcPr/>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E59D44" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
-                <w:rtl w:val="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">17</w:t>
+              <w:t>17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
-[...1 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="0BBE2041" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...7 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="17E82134" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...57 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
+        </w:rPr>
+        <w:t>Fonte: Elaboração própria (2021).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4E7539" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FF3E16D" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FIGURAS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A1BE4A6" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1F63CF" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...23 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Serão aceitas, no máximo 05 (cinco) figuras por artigo ou relato de experiência. As figuras devem estar no formato JPG ou PNG, tendo resolução mínima de 300 dpi. A não observância desse critério implicará exclusão da imagem de baixa qualidade ou cujo arquivo seja demasiado grande. Além de constarem no texto enviado através do </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>sistema, deverão ser anexadas separadamente no formato jpeg ou png  no ato da submissão. Não utilizar imagens em mosaico ou montagens com mais de uma foto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E44DC2F" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BFC4C7" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Todas as imagens, gráficos, mapas, ilustrações e fotografias deverão ser referenciadas como figuras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> devem, necessariamente, estar inseridas no texto do trabalho</w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...24 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. A fonte da informação deve ser inserida em fonte Arial, corpo 10 e texto centralizado. Nos casos das imagens e fotografias, a revista solicita o Termo de consentimento de uso de imagem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ECC7A2" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="283"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63B35450" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título de figura</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Deverá ser incluído na linha imediatamente anterior à figura e centralizado. Utilizar fonte Arial, corpo 10, negrito, cor preta. Exemplo:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
-[...17 lines deleted...]
-        <w:ind w:left="284" w:right="104" w:firstLine="0"/>
+    <w:p w14:paraId="71B65F52" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C73B9F5" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="104"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...7 lines deleted...]
-        <w:ind w:left="284" w:right="104" w:firstLine="0"/>
+        </w:rPr>
+        <w:t>Figura 1 – Capa da 20ª edição da Revista Extensão</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB1DEDE" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:right="104"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:ind w:left="284" w:firstLine="0"/>
+    </w:p>
+    <w:p w14:paraId="08BFD606" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distB="0" distT="0" distL="114300" distR="114300">
+          <wp:inline distT="0" distB="0" distL="114300" distR="114300" wp14:anchorId="7105519E" wp14:editId="74191654">
             <wp:extent cx="2612390" cy="3698875"/>
-            <wp:effectExtent b="0" l="0" r="0" t="0"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="image1.jpg"/>
-            <a:graphic>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
-                    <a:srcRect b="0" l="0" r="0" t="0"/>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2612390" cy="3698875"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:ind w:left="284" w:firstLine="0"/>
+    </w:p>
+    <w:p w14:paraId="428262E5" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-        <w:ind w:left="284" w:firstLine="0"/>
+    </w:p>
+    <w:p w14:paraId="1F18C64E" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:rtl w:val="0"/>
-[...12 lines deleted...]
-        <w:ind w:left="284" w:firstLine="0"/>
+        </w:rPr>
+        <w:t>Fonte:  Ferreira (2021).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147C7362" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...20 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+    </w:p>
+    <w:p w14:paraId="0563304D" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4940A834" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...8 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O texto deverá ser cuidadosamente verificado e submetido ao corretor ortográfico, no idioma nativo, visando minimizar o trabalho de edição da equipe de produção. A grafia em itálico deve ser utilizada em palavras estrangeiras, sendo que os estrangeirismos não devem ser grafados em itálico (consultar: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">https://www12.senado.leg.br/manualdecomunicacao/redacao-e-estilo/estilo/estrangeirismo ). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5081AF80" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+    </w:p>
+    <w:p w14:paraId="1A36AED3" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Ao final do texto deverão aparecer as </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REFERÊNCIAS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bibliográficas, conforme a ABNT, ordenada por ordem alfabética, utilizando fonte Arial, </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...32 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>corpo 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, alinhamento de parágrafo justificado e espaçamento de parágrafo simples.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDD88A7" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53D04AC1" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">As </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...1 lines deleted...]
-          <w:b w:val="1"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
-[...3 lines deleted...]
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        </w:rPr>
+        <w:t>notas de rodapé</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> devem ser ordenadas por algarismos arábicos que deverão ser</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+    <w:p w14:paraId="78D0B104" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="white"/>
-          <w:rtl w:val="0"/>
-[...64 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+        </w:rPr>
+        <w:t>sobrescritos no final do texto ao qual se refere cada nota. Usar corpo 10, fonte arial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7923DDA9" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FFB9C4B" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CONSIDERAÇÕES FINAIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22A7EBD9" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0FAE63" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...23 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>As demais informações que não foram detalhadas neste documento, verificar as normas de submissão da revista, além das normas da ABNT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A1DB8A" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57701339" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...38 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Trabalhos que não atentem para as normas de submissão da revista serão recusados, sem envio para os consultores ad hoc. Os(as) autores poderão submeter até 3 trabalhos, sendo 1 (um) como autor(a) principal e os demais como coautor(a).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019E6699" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34D2BCD8" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A38C54" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">REFERÊNCIAS </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...5 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+    </w:p>
+    <w:p w14:paraId="044B3A0A" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:color w:val="ff0000"/>
-[...29 lines deleted...]
-          <w:rtl w:val="0"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>exemplos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54FE405A" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">AQUINO, J. R.; ALVES, M. O; VIDAL, M. F. Agricultura familiar no Nordeste do Brasil: um retrato atualizado a partir dos dados do Censo agropecuário 2017. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Revista Econômica do Nordeste</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Fortaleza, v. 51, suplemento especial, p. 31-54, agosto, 2020. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:r>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.bnb.gov.br/revista/index.php/ren/article/view/1271/846</w:t>
+          <w:t>https://www.bnb.gov.br/revista/index.php/ren/article/view/1271/846</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Acesso: 15 mar. 2022. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
-[...14 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+    <w:p w14:paraId="38F78D0F" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BEB37D8" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ASSOCIAÇÃO BRASILEIRA DE NORMAS TÉCNICAS. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NBR 6023:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> informação e documentação: referências: elaboração. Rio de Janeiro, 2002. 24 p.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+    <w:p w14:paraId="59CA0035" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FADINI, P. S. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quantificação de carbono dissolvido em sistemas aquáticos, através da análise por injeção em fluxo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1995. 137f. Dissertação (Mestrado em Engenharia Civil) - Faculdade de Engenharia Civil, Universidade Estadual de Campinas, Campinas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+    <w:p w14:paraId="3576C793" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...3 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">FREIRE, Paulo. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pedagogia da Autonomia:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> saberes necessários à pratica educativa. 34a edição. São Paulo: Paz e Terra, 2006. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
-[...12 lines deleted...]
-          <w:rtl w:val="0"/>
+    <w:p w14:paraId="28D30F78" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">LOPES, R.C.; ZUIN, L.F.S.; OLIVEIRA, M.L.R. ATER Digital: possibilidades, desafios e aproximações conceituais. In: </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...32 lines deleted...]
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Diálogos em ATER Digital na Rede Aurora</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. São Carlos: João Editores, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440549DB" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19EF398B" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">MAPA. MINISTÉRIO DA AGRICULTURA PECUÁRIA E ABASTECIMENTO. </w:t>
       </w:r>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...21 lines deleted...]
-          <w:rtl w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mapa lança programa ATER Digital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020. Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
-        <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:r>
           <w:rPr>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
-            <w:rtl w:val="0"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://www.gov.br/agricultura/pt-br/assuntos/noticias/mapa-lanca-programa-ATER-digital</w:t>
+          <w:t>https://www.gov.br/agricultura/pt-br/assuntos/noticias/mapa-lanca-programa-ATER-digital</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-[...21 lines deleted...]
-      <w:pgMar w:bottom="1417.3228346456694" w:top="1417.3228346456694" w:left="1417.3228346456694" w:right="1417.3228346456694" w:header="720" w:footer="720"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Acesso em: 13 mar. 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097F3AF4" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00132D9D"/>
+    <w:sectPr w:rsidR="00132D9D">
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:pgSz w:w="11909" w:h="16834"/>
+      <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="239CCDDF" w14:textId="77777777" w:rsidR="009B4A17" w:rsidRDefault="009B4A17">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0470728C" w14:textId="77777777" w:rsidR="009B4A17" w:rsidRDefault="009B4A17">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-[...2 lines deleted...]
-  <w:font w:name="Calibri"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
-  <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="04F476B6" w14:textId="77777777" w:rsidR="00132D9D" w:rsidRDefault="00000000">
     <w:pPr>
       <w:jc w:val="right"/>
-      <w:rPr/>
     </w:pPr>
-    <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
-      <w:rPr/>
+    <w:r>
       <w:fldChar w:fldCharType="begin"/>
-      <w:instrText xml:space="preserve">PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
       <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00183AB8">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
       <w:fldChar w:fldCharType="end"/>
-    </w:r>
-[...3 lines deleted...]
-      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml"/>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1A4D53B8" w14:textId="77777777" w:rsidR="009B4A17" w:rsidRDefault="009B4A17">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="20A24BDB" w14:textId="77777777" w:rsidR="009B4A17" w:rsidRDefault="009B4A17">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00132D9D"/>
+    <w:rsid w:val="00132D9D"/>
+    <w:rsid w:val="001744E4"/>
+    <w:rsid w:val="00183AB8"/>
+    <w:rsid w:val="0081200B"/>
+    <w:rsid w:val="009B4A17"/>
+    <w:rsid w:val="00DB0785"/>
+    <w:rsid w:val="00DD57C0"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2930DA85"/>
+  <w15:docId w15:val="{F2DF62F4-246B-41E8-8FA4-450651751AC0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="pt_BR"/>
+        <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
-    <w:name w:val="normal"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
-[...2 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="400" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="400" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="120" w:before="360" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="120"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="320" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="320" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:b w:val="0"/>
       <w:color w:val="434343"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="280" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="80" w:before="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="80"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:i w:val="1"/>
+      <w:i/>
       <w:color w:val="666666"/>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="character" w:default="1" w:styleId="Tipodeletrapredefinidodopargrafo">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="60" w:before="0" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="52"/>
       <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Subttulo">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:keepNext w:val="1"/>
-[...2 lines deleted...]
-      <w:spacing w:after="320" w:before="0" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="320"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-      <w:i w:val="0"/>
       <w:color w:val="666666"/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Table1">
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
-        <w:top w:w="0.0" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:right w:w="108.0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnb.gov.br/revista/index.php/ren/article/view/1271/846" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/agricultura/pt-br/assuntos/noticias/mapa-lanca-programa-ater-digital" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.br/agricultura/pt-br/assuntos/noticias/mapa-lanca-programa-ater-digital" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bnb.gov.br/revista/index.php/ren/article/view/1271/846" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3459,25 +3704,55 @@
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>6</Pages>
+  <Words>1382</Words>
+  <Characters>7467</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>62</Lines>
+  <Paragraphs>17</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>8832</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
+</file>
+
+<file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
+</file>